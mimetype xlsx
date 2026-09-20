--- v0 (2026-05-07)
+++ v1 (2026-09-20)
@@ -1,76 +1,74 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="5" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\WebServer\Apache_Group\Apache86\htdocs\application\descargas\agricola\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\WebServer\Apache_Group\Apache82\htdocs\application\descargas\agricola\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="0" yWindow="450" windowWidth="19200" windowHeight="12540" tabRatio="211"/>
   </bookViews>
   <sheets>
-    <sheet name="Dicc 03 a 23" sheetId="3" r:id="rId1"/>
+    <sheet name="Dicc 03 a 25" sheetId="3" r:id="rId1"/>
   </sheets>
   <calcPr calcId="145621"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="135" uniqueCount="102">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="134" uniqueCount="101">
   <si>
     <t>Rendimiento</t>
   </si>
   <si>
     <t>Conformación y descripción de la tabla de información estadística de cierre del año agrícola</t>
-  </si>
-[...1 lines deleted...]
-    <t>La información de la tabla se presenta en formato de Excel.</t>
   </si>
   <si>
     <t>Consecutivo
 en la base</t>
   </si>
   <si>
     <t>Nombre
 de campo</t>
   </si>
   <si>
     <t>Tipo</t>
   </si>
   <si>
     <t>Long.</t>
   </si>
   <si>
     <t>Rangos
 válidos</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Observaciones</t>
   </si>
@@ -83,53 +81,50 @@
   <si>
     <t>Año de la información</t>
   </si>
   <si>
     <t>Corresponde a la referencia temporal de los datos.</t>
   </si>
   <si>
     <t>Código que identifica a la entidad federativa o estado de producción</t>
   </si>
   <si>
     <t>T</t>
   </si>
   <si>
     <t>{CCC}</t>
   </si>
   <si>
     <t>Nombre oficial de la entidad federativa o estado</t>
   </si>
   <si>
     <t xml:space="preserve">La entidad federativa es la unidad geográfica mayor de la división político-administrativa del país a la que hace referencia la información. </t>
   </si>
   <si>
     <t>Nombre del cultivo agrícola</t>
   </si>
   <si>
-    <t>Nombre asignado en el catálogo de cultivos del SIAP.</t>
-[...1 lines deleted...]
-  <si>
     <t>D</t>
   </si>
   <si>
     <t>{########.##}</t>
   </si>
   <si>
     <t>Superficie sembrada del cultivo</t>
   </si>
   <si>
     <t>La unidad de medida son hectáreas. Es la superficie agrícola en la cual se deposita la semilla de cualquier cultivo, previa preparación del suelo.</t>
   </si>
   <si>
     <t>Superficie cosechada del cultivo</t>
   </si>
   <si>
     <t>La unidad de medida son hectáreas. Es la superficie de la cual se obtuvo producción del cultivo indicado.</t>
   </si>
   <si>
     <t>Volumen de producción</t>
   </si>
   <si>
     <t>{########.###}</t>
   </si>
   <si>
     <t>Rendimiento, la unidad de medida son toneladas por hectárea, con excepción de los cultivos que tienen otra métrica la cual se señala en el nombre del cultivo (gruesa, manojo, planta, entre otros).</t>
@@ -161,53 +156,50 @@
   <si>
     <t>D: Numérico decimal</t>
   </si>
   <si>
     <t>#: Carácter numérico.</t>
   </si>
   <si>
     <t>A: Carácter alfanumérico.</t>
   </si>
   <si>
     <t>{1,…,32 }</t>
   </si>
   <si>
     <t>{1,….,410}</t>
   </si>
   <si>
     <t>{1,….,3}</t>
   </si>
   <si>
     <t>{1,2}</t>
   </si>
   <si>
     <t>Código que identifica al cultivo agrícola</t>
   </si>
   <si>
-    <t>Clave asignado en el catálogo de cultivos del SIAP.</t>
-[...1 lines deleted...]
-  <si>
     <t>Nombre de la modalidad hídrica</t>
   </si>
   <si>
     <t>Nombre de la modalidad hídrica que hace referencia a las vocaciones de la superficie, ya sean de temporal o de riego.</t>
   </si>
   <si>
     <t>Código que identifica al tipo de modalidad hídrica</t>
   </si>
   <si>
     <t>Código que identifica al ciclo agrícola</t>
   </si>
   <si>
     <t xml:space="preserve">Nombre del ciclo agrícola </t>
   </si>
   <si>
     <t>Superficie siniestrada del cultivo</t>
   </si>
   <si>
     <t>Nombre que identifica al ciclo agrícola, generalmente asociado a las estaciones del año; otoño-invierno, primavera verano.</t>
   </si>
   <si>
     <t>{1,…,193}</t>
   </si>
   <si>
     <t>Código que identifica  al Distrito de Desarrollo Rural</t>
@@ -302,156 +294,162 @@
   <si>
     <t>Siniestrada</t>
   </si>
   <si>
     <t>Volumenproduccion</t>
   </si>
   <si>
     <t>Precio</t>
   </si>
   <si>
     <t>Valorproduccion</t>
   </si>
   <si>
     <t>{1,….,6}</t>
   </si>
   <si>
     <t>Código que identificala unidad de medida</t>
   </si>
   <si>
     <t>Código asignado en el catálogo de unidad de medida.</t>
   </si>
   <si>
     <t>Nombre que identificala unidad de medida</t>
   </si>
   <si>
-    <t>Nombre asignado en el catálogo de unidad de medida del SIAP.</t>
-[...1 lines deleted...]
-  <si>
     <t>Código asignado en el catálogo de ciclo agrícola.</t>
   </si>
   <si>
     <t>Clave asignada en el catálogo de modalidad hídrica.</t>
   </si>
   <si>
     <t>Clave geoestadística consecutiva que se asigna a los estados, formada por dos dígitos de acuerdo con el orden alfabético de sus nombres oficiales según el Marco Geoestadístico Nacional (MGN), el cual fue diseñado por el INEGI, como un sistema único y de carácter nacional para referenciar correctamente la información estadística, correspondiente a la actualización de septiembre de 2009.</t>
   </si>
   <si>
     <t>La unidad de medida son hectáreas. Es la superficie de la cual no se obtuvo producción debido a que se perdió por alguna causa, solo aplica para cultivos anuales, ya que los perennes se pueden recuperar las plantaciones en el año siguiente.</t>
   </si>
   <si>
-    <t>Clave interna que utiliza la SADER (SAGARPA) y el SIAP para identificar el territorio en que se divide la entidad federativa, es un dato consecutivo a nivel nacional que consta de tres dígitos en un consecutivo por orden de entidad federativa.</t>
-[...7 lines deleted...]
-  <si>
     <t>Fuente: Dirección General del Servicio de Informción Agroalimentaria y Pesquera (DGSIAP).</t>
+  </si>
+  <si>
+    <t>Nombre que utiliza la Secretaría de Agricultura y Desarrollo Rural y la DGSIAP, para identificar la asignación de los datos de producción.</t>
+  </si>
+  <si>
+    <t>Clave interna que utiliza la Secretaría de Agricultura y Desarrollo Rural y la DGSIAP, para identificar el territorio en que se divide un Distrito de Desarrollo Rural, consta de dos dígitos en un consecutivo por cada DDR.</t>
+  </si>
+  <si>
+    <t>Clave interna que utiliza la Secretaría de Agricultura y Desarrollo Rural y la DGSIAP, para identificar el territorio en que se divide la entidad federativa, es un dato consecutivo a nivel nacional que consta de tres dígitos en un consecutivo por orden de entidad federativa.</t>
+  </si>
+  <si>
+    <t>Nombre asignado en el catálogo de unidad de medida de la DGSIAP.</t>
+  </si>
+  <si>
+    <t>Clave asignado en el catálogo de cultivos de la DGSIAP.</t>
+  </si>
+  <si>
+    <t>Nombre asignado en el catálogo de cultivos de la DGSIAP.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
-  <fonts count="11" x14ac:knownFonts="1">
+  <fonts count="10" x14ac:knownFonts="1">
     <font>
       <sz val="8"/>
       <name val="Microsoft Sans Serif"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
-      <name val="Arial"/>
-[...10 lines deleted...]
-      <color indexed="8"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="18"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Microsoft Sans Serif"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
-      <sz val="9"/>
-      <color indexed="8"/>
+      <sz val="13"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
-      <sz val="13"/>
+      <sz val="9"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="9"/>
+      <color theme="0"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
   </fonts>
-  <fills count="2">
+  <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FF1E5B4F"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="18">
+  <borders count="15">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
@@ -524,81 +522,50 @@
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color theme="0"/>
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color theme="0"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
-[...29 lines deleted...]
-    <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
@@ -638,265 +605,239 @@
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="55">
+  <cellXfs count="43">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="8" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="8" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="8" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="4" fillId="0" borderId="5" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="4" fillId="0" borderId="12" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...29 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...24 lines deleted...]
-      <alignment horizontal="left"/>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="2"/>
     <cellStyle name="Normal 4" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
+  <colors>
+    <mruColors>
+      <color rgb="FF1E5B4F"/>
+      <color rgb="FF002F2A"/>
+    </mruColors>
+  </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>0</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>24849</xdr:rowOff>
+      <xdr:colOff>38100</xdr:colOff>
+      <xdr:row>1</xdr:row>
+      <xdr:rowOff>53424</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
-      <xdr:colOff>34373</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>64857</xdr:rowOff>
+      <xdr:colOff>72473</xdr:colOff>
+      <xdr:row>4</xdr:row>
+      <xdr:rowOff>169632</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="4" name="Imagen 3"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="0" y="289892"/>
-          <a:ext cx="4581525" cy="611508"/>
+          <a:off x="38100" y="186774"/>
+          <a:ext cx="4577798" cy="611508"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
@@ -1150,861 +1091,822 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A3:G46"/>
+  <dimension ref="A3:G42"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <pane ySplit="14" topLeftCell="A15" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="C16" sqref="C16"/>
+      <pane ySplit="10" topLeftCell="A11" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="D30" sqref="D30"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="10.5" x14ac:dyDescent="0.15"/>
   <cols>
     <col min="1" max="1" width="18.33203125" customWidth="1"/>
-    <col min="2" max="2" width="22.1640625" style="30" customWidth="1"/>
+    <col min="2" max="2" width="22.1640625" style="23" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="10.33203125" customWidth="1"/>
     <col min="5" max="5" width="14.6640625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="28.83203125" customWidth="1"/>
     <col min="7" max="7" width="64.5" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="3" spans="1:7" ht="14.25" x14ac:dyDescent="0.2">
       <c r="A3" s="2"/>
-      <c r="B3" s="25"/>
+      <c r="B3" s="20"/>
       <c r="C3" s="1"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="4"/>
     </row>
     <row r="4" spans="1:7" ht="14.25" x14ac:dyDescent="0.2">
       <c r="A4" s="2"/>
-      <c r="B4" s="25"/>
+      <c r="B4" s="20"/>
       <c r="C4" s="1"/>
       <c r="D4" s="3"/>
       <c r="E4" s="3"/>
       <c r="F4" s="3"/>
       <c r="G4" s="4"/>
     </row>
     <row r="5" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="5"/>
-      <c r="B5" s="26"/>
+      <c r="B5" s="21"/>
       <c r="C5" s="7"/>
       <c r="D5" s="6"/>
       <c r="E5" s="6"/>
       <c r="F5" s="6"/>
       <c r="G5" s="8"/>
     </row>
     <row r="6" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="5"/>
-      <c r="B6" s="26"/>
+      <c r="B6" s="21"/>
       <c r="C6" s="7"/>
       <c r="D6" s="6"/>
       <c r="E6" s="6"/>
       <c r="F6" s="6"/>
       <c r="G6" s="8"/>
     </row>
     <row r="7" spans="1:7" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A7" s="5"/>
-      <c r="B7" s="26"/>
+      <c r="B7" s="21"/>
       <c r="C7" s="7"/>
       <c r="D7" s="6"/>
       <c r="E7" s="6"/>
       <c r="F7" s="6"/>
       <c r="G7" s="9"/>
     </row>
     <row r="8" spans="1:7" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A8" s="52" t="s">
+      <c r="A8" s="38" t="s">
         <v>1</v>
       </c>
-      <c r="B8" s="53"/>
-[...6 lines deleted...]
-    <row r="9" spans="1:7" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="B8" s="39"/>
+      <c r="C8" s="39"/>
+      <c r="D8" s="39"/>
+      <c r="E8" s="39"/>
+      <c r="F8" s="39"/>
+      <c r="G8" s="40"/>
+    </row>
+    <row r="9" spans="1:7" ht="12" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A9" s="5"/>
-      <c r="B9" s="26"/>
+      <c r="B9" s="21"/>
       <c r="C9" s="7"/>
       <c r="D9" s="6"/>
       <c r="E9" s="6"/>
       <c r="F9" s="6"/>
       <c r="G9" s="10"/>
     </row>
-    <row r="10" spans="1:7" ht="15" x14ac:dyDescent="0.2">
-      <c r="A10" s="46" t="s">
+    <row r="10" spans="1:7" ht="33" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="34" t="s">
         <v>2</v>
       </c>
-      <c r="B10" s="47"/>
-[...34 lines deleted...]
-      <c r="A14" s="32" t="s">
+      <c r="B10" s="34" t="s">
         <v>3</v>
       </c>
-      <c r="B14" s="32" t="s">
+      <c r="C10" s="35" t="s">
         <v>4</v>
       </c>
-      <c r="C14" s="33" t="s">
+      <c r="D10" s="35" t="s">
         <v>5</v>
       </c>
-      <c r="D14" s="33" t="s">
+      <c r="E10" s="36" t="s">
         <v>6</v>
       </c>
-      <c r="E14" s="34" t="s">
+      <c r="F10" s="35" t="s">
         <v>7</v>
       </c>
-      <c r="F14" s="33" t="s">
+      <c r="G10" s="37" t="s">
         <v>8</v>
       </c>
-      <c r="G14" s="35" t="s">
+    </row>
+    <row r="11" spans="1:7" ht="18.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A11" s="41">
+        <v>1</v>
+      </c>
+      <c r="B11" s="25" t="s">
+        <v>63</v>
+      </c>
+      <c r="C11" s="19" t="s">
         <v>9</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A15" s="16">
+      <c r="D11" s="13">
+        <v>4</v>
+      </c>
+      <c r="E11" s="14" t="s">
+        <v>10</v>
+      </c>
+      <c r="F11" s="15" t="s">
+        <v>11</v>
+      </c>
+      <c r="G11" s="16" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="12" spans="1:7" ht="84" x14ac:dyDescent="0.15">
+      <c r="A12" s="41">
+        <v>2</v>
+      </c>
+      <c r="B12" s="25" t="s">
+        <v>64</v>
+      </c>
+      <c r="C12" s="19" t="s">
+        <v>9</v>
+      </c>
+      <c r="D12" s="13">
+        <v>2</v>
+      </c>
+      <c r="E12" s="14" t="s">
+        <v>39</v>
+      </c>
+      <c r="F12" s="15" t="s">
+        <v>13</v>
+      </c>
+      <c r="G12" s="16" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="13" spans="1:7" ht="43.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A13" s="41">
+        <v>3</v>
+      </c>
+      <c r="B13" s="25" t="s">
+        <v>65</v>
+      </c>
+      <c r="C13" s="19" t="s">
+        <v>14</v>
+      </c>
+      <c r="D13" s="13">
+        <v>60</v>
+      </c>
+      <c r="E13" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F13" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="G13" s="16" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="14" spans="1:7" ht="60" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A14" s="41">
+        <v>4</v>
+      </c>
+      <c r="B14" s="25" t="s">
+        <v>66</v>
+      </c>
+      <c r="C14" s="19" t="s">
+        <v>9</v>
+      </c>
+      <c r="D14" s="13">
+        <v>3</v>
+      </c>
+      <c r="E14" s="14" t="s">
+        <v>51</v>
+      </c>
+      <c r="F14" s="15" t="s">
+        <v>52</v>
+      </c>
+      <c r="G14" s="16" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="15" spans="1:7" ht="36" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A15" s="41">
+        <v>5</v>
+      </c>
+      <c r="B15" s="25" t="s">
+        <v>67</v>
+      </c>
+      <c r="C15" s="19" t="s">
+        <v>14</v>
+      </c>
+      <c r="D15" s="13">
+        <v>60</v>
+      </c>
+      <c r="E15" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F15" s="15" t="s">
+        <v>53</v>
+      </c>
+      <c r="G15" s="16" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="16" spans="1:7" ht="48" x14ac:dyDescent="0.15">
+      <c r="A16" s="41">
+        <v>6</v>
+      </c>
+      <c r="B16" s="25" t="s">
+        <v>68</v>
+      </c>
+      <c r="C16" s="19" t="s">
+        <v>9</v>
+      </c>
+      <c r="D16" s="13">
+        <v>2</v>
+      </c>
+      <c r="E16" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="F16" s="15" t="s">
+        <v>55</v>
+      </c>
+      <c r="G16" s="16" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="17" spans="1:7" ht="42" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A17" s="41">
+        <v>7</v>
+      </c>
+      <c r="B17" s="25" t="s">
+        <v>69</v>
+      </c>
+      <c r="C17" s="19" t="s">
+        <v>14</v>
+      </c>
+      <c r="D17" s="13">
+        <v>90</v>
+      </c>
+      <c r="E17" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F17" s="15" t="s">
+        <v>56</v>
+      </c>
+      <c r="G17" s="16" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="18" spans="1:7" ht="56.25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A18" s="41">
+        <v>8</v>
+      </c>
+      <c r="B18" s="25" t="s">
+        <v>70</v>
+      </c>
+      <c r="C18" s="19" t="s">
+        <v>14</v>
+      </c>
+      <c r="D18" s="13">
+        <v>3</v>
+      </c>
+      <c r="E18" s="14" t="s">
+        <v>57</v>
+      </c>
+      <c r="F18" s="15" t="s">
+        <v>58</v>
+      </c>
+      <c r="G18" s="16" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="19" spans="1:7" ht="105.6" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A19" s="41">
+        <v>9</v>
+      </c>
+      <c r="B19" s="25" t="s">
+        <v>71</v>
+      </c>
+      <c r="C19" s="19" t="s">
+        <v>14</v>
+      </c>
+      <c r="D19" s="13">
+        <v>45</v>
+      </c>
+      <c r="E19" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F19" s="15" t="s">
+        <v>59</v>
+      </c>
+      <c r="G19" s="16" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="20" spans="1:7" ht="33" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A20" s="41">
+        <v>10</v>
+      </c>
+      <c r="B20" s="25" t="s">
+        <v>72</v>
+      </c>
+      <c r="C20" s="19" t="s">
+        <v>9</v>
+      </c>
+      <c r="D20" s="13">
         <v>1</v>
       </c>
-      <c r="B15" s="36" t="s">
-[...2 lines deleted...]
-      <c r="C15" s="24" t="s">
+      <c r="E20" s="14" t="s">
+        <v>41</v>
+      </c>
+      <c r="F20" s="15" t="s">
+        <v>47</v>
+      </c>
+      <c r="G20" s="16" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="21" spans="1:7" ht="31.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A21" s="41">
+        <v>11</v>
+      </c>
+      <c r="B21" s="25" t="s">
+        <v>73</v>
+      </c>
+      <c r="C21" s="19" t="s">
+        <v>14</v>
+      </c>
+      <c r="D21" s="13">
+        <v>40</v>
+      </c>
+      <c r="E21" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F21" s="15" t="s">
+        <v>48</v>
+      </c>
+      <c r="G21" s="16" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="22" spans="1:7" ht="30.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A22" s="41">
+        <v>12</v>
+      </c>
+      <c r="B22" s="25" t="s">
+        <v>74</v>
+      </c>
+      <c r="C22" s="19" t="s">
+        <v>9</v>
+      </c>
+      <c r="D22" s="13">
+        <v>1</v>
+      </c>
+      <c r="E22" s="14" t="s">
+        <v>42</v>
+      </c>
+      <c r="F22" s="15" t="s">
+        <v>46</v>
+      </c>
+      <c r="G22" s="16" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="23" spans="1:7" ht="30.6" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A23" s="41">
+        <v>13</v>
+      </c>
+      <c r="B23" s="25" t="s">
+        <v>75</v>
+      </c>
+      <c r="C23" s="19" t="s">
+        <v>14</v>
+      </c>
+      <c r="D23" s="13">
+        <v>20</v>
+      </c>
+      <c r="E23" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F23" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="G23" s="16" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="24" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A24" s="41">
+        <v>14</v>
+      </c>
+      <c r="B24" s="25" t="s">
+        <v>76</v>
+      </c>
+      <c r="C24" s="19" t="s">
+        <v>9</v>
+      </c>
+      <c r="D24" s="13">
+        <v>1</v>
+      </c>
+      <c r="E24" s="14" t="s">
+        <v>86</v>
+      </c>
+      <c r="F24" s="15" t="s">
+        <v>87</v>
+      </c>
+      <c r="G24" s="16" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="25" spans="1:7" ht="29.25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A25" s="41">
+        <v>15</v>
+      </c>
+      <c r="B25" s="25" t="s">
+        <v>77</v>
+      </c>
+      <c r="C25" s="19" t="s">
+        <v>14</v>
+      </c>
+      <c r="D25" s="13">
+        <v>40</v>
+      </c>
+      <c r="E25" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F25" s="24" t="s">
+        <v>89</v>
+      </c>
+      <c r="G25" s="16" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="26" spans="1:7" ht="31.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A26" s="41">
+        <v>16</v>
+      </c>
+      <c r="B26" s="25" t="s">
+        <v>78</v>
+      </c>
+      <c r="C26" s="19" t="s">
+        <v>9</v>
+      </c>
+      <c r="D26" s="13">
+        <v>3</v>
+      </c>
+      <c r="E26" s="14" t="s">
+        <v>40</v>
+      </c>
+      <c r="F26" s="15" t="s">
+        <v>43</v>
+      </c>
+      <c r="G26" s="16" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="27" spans="1:7" ht="12" x14ac:dyDescent="0.15">
+      <c r="A27" s="41">
+        <v>17</v>
+      </c>
+      <c r="B27" s="25" t="s">
+        <v>79</v>
+      </c>
+      <c r="C27" s="19" t="s">
+        <v>14</v>
+      </c>
+      <c r="D27" s="13">
+        <v>40</v>
+      </c>
+      <c r="E27" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F27" s="15" t="s">
+        <v>18</v>
+      </c>
+      <c r="G27" s="16" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="28" spans="1:7" ht="40.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A28" s="41">
+        <v>18</v>
+      </c>
+      <c r="B28" s="26" t="s">
+        <v>80</v>
+      </c>
+      <c r="C28" s="19" t="s">
+        <v>19</v>
+      </c>
+      <c r="D28" s="13">
         <v>10</v>
       </c>
-      <c r="D15" s="17">
-[...5 lines deleted...]
-      <c r="F15" s="19" t="s">
+      <c r="E28" s="14" t="s">
+        <v>20</v>
+      </c>
+      <c r="F28" s="15" t="s">
+        <v>21</v>
+      </c>
+      <c r="G28" s="16" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="29" spans="1:7" ht="28.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A29" s="41">
+        <v>19</v>
+      </c>
+      <c r="B29" s="26" t="s">
+        <v>81</v>
+      </c>
+      <c r="C29" s="19" t="s">
+        <v>19</v>
+      </c>
+      <c r="D29" s="13">
+        <v>10</v>
+      </c>
+      <c r="E29" s="14" t="s">
+        <v>20</v>
+      </c>
+      <c r="F29" s="15" t="s">
+        <v>23</v>
+      </c>
+      <c r="G29" s="16" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="30" spans="1:7" ht="69" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A30" s="41">
+        <v>20</v>
+      </c>
+      <c r="B30" s="26" t="s">
+        <v>82</v>
+      </c>
+      <c r="C30" s="19" t="s">
+        <v>19</v>
+      </c>
+      <c r="D30" s="13">
+        <v>10</v>
+      </c>
+      <c r="E30" s="14" t="s">
+        <v>20</v>
+      </c>
+      <c r="F30" s="15" t="s">
+        <v>49</v>
+      </c>
+      <c r="G30" s="16" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="31" spans="1:7" ht="54.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A31" s="41">
+        <v>21</v>
+      </c>
+      <c r="B31" s="26" t="s">
+        <v>83</v>
+      </c>
+      <c r="C31" s="19" t="s">
+        <v>19</v>
+      </c>
+      <c r="D31" s="13">
+        <v>10</v>
+      </c>
+      <c r="E31" s="14" t="s">
+        <v>20</v>
+      </c>
+      <c r="F31" s="15" t="s">
+        <v>25</v>
+      </c>
+      <c r="G31" s="16" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="32" spans="1:7" ht="39.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A32" s="41">
+        <v>22</v>
+      </c>
+      <c r="B32" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="C32" s="19" t="s">
+        <v>19</v>
+      </c>
+      <c r="D32" s="13">
+        <v>10</v>
+      </c>
+      <c r="E32" s="14" t="s">
+        <v>26</v>
+      </c>
+      <c r="F32" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="G32" s="16" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="33" spans="1:7" ht="41.25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A33" s="41">
+        <v>23</v>
+      </c>
+      <c r="B33" s="26" t="s">
+        <v>84</v>
+      </c>
+      <c r="C33" s="19" t="s">
+        <v>19</v>
+      </c>
+      <c r="D33" s="13">
+        <v>7</v>
+      </c>
+      <c r="E33" s="14" t="s">
+        <v>28</v>
+      </c>
+      <c r="F33" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="G33" s="16" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="34" spans="1:7" ht="21" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A34" s="42">
+        <v>24</v>
+      </c>
+      <c r="B34" s="27" t="s">
+        <v>85</v>
+      </c>
+      <c r="C34" s="28" t="s">
+        <v>19</v>
+      </c>
+      <c r="D34" s="29">
         <v>12</v>
       </c>
-      <c r="G15" s="20" t="s">
-[...206 lines deleted...]
-      <c r="G24" s="20" t="s">
+      <c r="E34" s="30" t="s">
+        <v>31</v>
+      </c>
+      <c r="F34" s="31" t="s">
+        <v>32</v>
+      </c>
+      <c r="G34" s="32" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="35" spans="1:7" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A35" s="11"/>
+      <c r="B35" s="22"/>
+      <c r="C35" s="17"/>
+      <c r="D35" s="17"/>
+      <c r="E35" s="18"/>
+      <c r="F35" s="17"/>
+      <c r="G35" s="17"/>
+    </row>
+    <row r="36" spans="1:7" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A36" s="33" t="s">
+        <v>34</v>
+      </c>
+      <c r="B36" s="33"/>
+      <c r="C36" s="17"/>
+      <c r="D36" s="17"/>
+      <c r="E36" s="18"/>
+      <c r="F36" s="18"/>
+      <c r="G36" s="17"/>
+    </row>
+    <row r="37" spans="1:7" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A37" s="33" t="s">
+        <v>35</v>
+      </c>
+      <c r="B37" s="33"/>
+      <c r="C37" s="17"/>
+      <c r="D37" s="17"/>
+      <c r="E37" s="18"/>
+      <c r="F37" s="18"/>
+      <c r="G37" s="17"/>
+    </row>
+    <row r="38" spans="1:7" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A38" s="33" t="s">
+        <v>36</v>
+      </c>
+      <c r="B38" s="33"/>
+      <c r="C38" s="17"/>
+      <c r="D38" s="17"/>
+      <c r="E38" s="18"/>
+      <c r="F38" s="18"/>
+      <c r="G38" s="17"/>
+    </row>
+    <row r="39" spans="1:7" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A39" s="33" t="s">
+        <v>37</v>
+      </c>
+      <c r="B39" s="33"/>
+      <c r="C39" s="17"/>
+      <c r="D39" s="17"/>
+      <c r="E39" s="12"/>
+      <c r="F39" s="11"/>
+      <c r="G39" s="17"/>
+    </row>
+    <row r="40" spans="1:7" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A40" s="33" t="s">
+        <v>38</v>
+      </c>
+      <c r="B40" s="33"/>
+      <c r="C40" s="17"/>
+      <c r="D40" s="17"/>
+      <c r="E40" s="18"/>
+      <c r="F40" s="17"/>
+      <c r="G40" s="17"/>
+    </row>
+    <row r="41" spans="1:7" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A41" t="s">
         <v>94</v>
       </c>
-    </row>
-[...351 lines deleted...]
-      <c r="G41" s="21"/>
+      <c r="B41" s="22"/>
+      <c r="C41" s="17"/>
+      <c r="D41" s="17"/>
+      <c r="E41" s="18"/>
+      <c r="F41" s="17"/>
+      <c r="G41" s="17"/>
     </row>
     <row r="42" spans="1:7" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A42" s="45" t="s">
-[...49 lines deleted...]
-      <c r="G46" s="21"/>
+      <c r="A42" s="17"/>
+      <c r="B42" s="22"/>
+      <c r="C42" s="17"/>
+      <c r="D42" s="17"/>
+      <c r="E42" s="18"/>
+      <c r="F42" s="11"/>
+      <c r="G42" s="17"/>
     </row>
   </sheetData>
-  <mergeCells count="8">
-[...1 lines deleted...]
-    <mergeCell ref="A44:B44"/>
+  <mergeCells count="6">
+    <mergeCell ref="A39:B39"/>
+    <mergeCell ref="A40:B40"/>
     <mergeCell ref="A8:G8"/>
-    <mergeCell ref="A10:G10"/>
-[...3 lines deleted...]
-    <mergeCell ref="A42:B42"/>
+    <mergeCell ref="A36:B36"/>
+    <mergeCell ref="A37:B37"/>
+    <mergeCell ref="A38:B38"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <drawing r:id="rId1"/>
+  <pageSetup paperSize="9" orientation="portrait" horizontalDpi="4294967294" verticalDpi="4294967294" r:id="rId1"/>
+  <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Hojas de cálculo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Dicc 03 a 23</vt:lpstr>
+      <vt:lpstr>Dicc 03 a 25</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>DGSIAP</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>