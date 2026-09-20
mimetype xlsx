--- v0 (2026-05-07)
+++ v1 (2026-09-20)
@@ -5,68 +5,65 @@
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="5" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\WebServer\Apache_Group\Apache86\htdocs\application\descargas\pecuaria\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\WebServer\Apache_Group\Apache82\htdocs\application\descargas\pecuaria\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="-15" yWindow="5100" windowWidth="20730" windowHeight="5040"/>
   </bookViews>
   <sheets>
-    <sheet name="Diccionario" sheetId="2" r:id="rId1"/>
+    <sheet name="Diccionario (Pecuario)" sheetId="2" r:id="rId1"/>
   </sheets>
   <calcPr calcId="145621"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="115" uniqueCount="78">
-[...2 lines deleted...]
-  </si>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="113" uniqueCount="76">
   <si>
     <t>Consecutivo
 en la base</t>
   </si>
   <si>
     <t>Nombre
 de campo</t>
   </si>
   <si>
     <t>Tipo</t>
   </si>
   <si>
     <t>Long.</t>
   </si>
   <si>
     <t>Rangos
 válidos</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Descripción de los códigos
 en la base de datos</t>
   </si>
@@ -88,74 +85,62 @@
   <si>
     <t>Código que identifica a la entidad federativa o estado</t>
   </si>
   <si>
     <t>Clave geoestadística consecutiva que se asigna a los estados, formada de acuerdo con el orden alfabético de sus nombres oficiales según el Marco Geoestadístico Nacional (MGN), el cual fue diseñado por el INEGI, como un sistema único y de carácter nacional para referenciar correctamente la información estadística.</t>
   </si>
   <si>
     <t>T</t>
   </si>
   <si>
     <t>{CCC}</t>
   </si>
   <si>
     <t>Nombre oficial de la entidad federativa o estado</t>
   </si>
   <si>
     <t xml:space="preserve">La entidad federativa es la unidad geográfica mayor de la división político-administrativa del país a la que hace referencia la información. </t>
   </si>
   <si>
     <t>{ 1,…,193 }</t>
   </si>
   <si>
     <t xml:space="preserve">Código que identifica al DDR </t>
   </si>
   <si>
-    <t xml:space="preserve">Clave geoestadística consecutiva que se asigna a los Distrito de Desarrollo Rural (DDR) que corresponde a un Estado, o entidad federativa que componen la estructura territorial de la SAGARPA. </t>
-[...1 lines deleted...]
-  <si>
     <t>Nombre del DDR  en cada entidad federativa</t>
   </si>
   <si>
-    <t xml:space="preserve">El Distrito de Desarrollo Rural (DDR) refiere a la unidad geográfica de la división territorial político-administrativa de la que hace referencia la información de acuerdo a un Estado que componen la estructura territorial de la SAGARPA. </t>
-[...1 lines deleted...]
-  <si>
     <t>{ 1,…, 570 }</t>
   </si>
   <si>
     <t>Código que identifica al municipio de cada entidad federativa</t>
   </si>
   <si>
-    <t>Clave geoestadística consecutiva que se asigna a los Municipios que corresponde a un Estado y Distrito de Desarrollo Rural que componen la estructura territorial de la SAGARPA.</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Nombre del municipio </t>
   </si>
   <si>
-    <t xml:space="preserve">El municipio refiere a la unidad geográfica de la División territorial político-administrativa de la que hace referencia la información  de acuerdo a un Estado y Distrito de Desarrollo Rural, que componen la estructura territorial de la SAGARPA. </t>
-[...1 lines deleted...]
-  <si>
     <t>D</t>
   </si>
   <si>
     <t>{#############.##}</t>
   </si>
   <si>
     <t>Producción pecuaria</t>
   </si>
   <si>
     <t>Número de cabezas de la producción</t>
   </si>
   <si>
     <t>Es el número de animales que se sacrifican para obtener la producción de carne en canal que se reporta. La unidad de medida se expresa en cabezas.</t>
   </si>
   <si>
     <t>Peso</t>
   </si>
   <si>
     <t>Peso promedio en canal</t>
   </si>
   <si>
     <t xml:space="preserve">El el peso de los animales sacrificados, una vez retiradas las partes que no están consideradas dentro de la canal. La canal se determina dependiendo de la especie pecuaria que se trate. La unidad de medida se expresa en kilogramos. </t>
   </si>
   <si>
     <t>Precio</t>
@@ -166,53 +151,50 @@
   <si>
     <t>Valor</t>
   </si>
   <si>
     <t>Valor de la producción</t>
   </si>
   <si>
     <t>T: Texto</t>
   </si>
   <si>
     <t>N:Numérico entero</t>
   </si>
   <si>
     <t>D: Numérico decimal</t>
   </si>
   <si>
     <t>#: Carácter numérico.</t>
   </si>
   <si>
     <t>C: Carácter alfa.</t>
   </si>
   <si>
     <t>A: Carácter alfanumérico.</t>
   </si>
   <si>
-    <t>Tabla: Pecuario</t>
-[...1 lines deleted...]
-  <si>
     <t>Anio</t>
   </si>
   <si>
     <t>Nomestado</t>
   </si>
   <si>
     <t>Cveddr</t>
   </si>
   <si>
     <t>Nomddr</t>
   </si>
   <si>
     <t>Cvempio</t>
   </si>
   <si>
     <t>Nommunicipio</t>
   </si>
   <si>
     <t>Cveespecie</t>
   </si>
   <si>
     <t>Nomespecie</t>
   </si>
   <si>
     <t>Cveproducto</t>
@@ -226,141 +208,133 @@
   <si>
     <t>Asacrificado</t>
   </si>
   <si>
     <t>{NNNN}</t>
   </si>
   <si>
     <t>Código que identifica la especie</t>
   </si>
   <si>
     <t>Nombre del producto</t>
   </si>
   <si>
     <t>Nombre de la especie</t>
   </si>
   <si>
     <t>Código que identifica el producto</t>
   </si>
   <si>
     <t>{ 1,…,14 }</t>
   </si>
   <si>
     <t>{ 1,…,6 }</t>
   </si>
   <si>
-    <t>Nombre del producto pecuario asignado en el catálogo del SIAP.</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Clave de la especie pecuaria asignada en base, que sirve para identificar las especies pecuarias. </t>
   </si>
   <si>
     <t xml:space="preserve">Clave del producto pecuario asignado en base, que sirve para identificar los productos pecuarios. </t>
   </si>
   <si>
-    <t>Nombre de la especie pecuaria asignado en el catálogo del SIAP.</t>
-[...1 lines deleted...]
-  <si>
     <t>Es el volumen de producción obtenido en el año, por las unidades de producción ubicadas en la demarcación territorial a la que se refiere. La unidad de medida está dada en toneladas, excepto para la producción de leche, cuya unidad de medida se expresa en miles de litros.</t>
   </si>
   <si>
     <t>Se define como el precio medio por kilogramo de la carne en canal, pagado al productor, puesto en andén de rastro. Para el caso de leche, huevo para plato, miel, cera en greña y lana sucia, es el precio al que el productor realiza la primera venta a pie de rancho o granja. Las unidades de medida están expresadas en pesos por kilogramo, excepto para el cado de la leche cuya unidad de medida se expresa en pesos por litro.</t>
   </si>
   <si>
     <t>Es el valor monetario a precios corrientes de los productos pecuarios durante el periodo de referencia, la unidad de medida está dada en miles de pesos.</t>
   </si>
   <si>
     <t>La tabla contiene 16 campos o columnas con la información geográfica y la estadística de la producción pecuaria.</t>
   </si>
   <si>
     <t>Cveestado</t>
   </si>
   <si>
-    <t>Conformación y descripción de la tabla de información estadística pecuaria 2006-2016, Datos Abiertos</t>
-[...1 lines deleted...]
-  <si>
     <t>Fuente: Dirección General del Servicio de Informción Agroalimentaria y Pesquera (DGSIAP).</t>
+  </si>
+  <si>
+    <t>Conformación y descripción de la tabla de información estadística pecuaria 2006-2025, Datos Abiertos</t>
+  </si>
+  <si>
+    <t>Clave geoestadística consecutiva que se asigna a los Distrito de Desarrollo Rural (DDR) que corresponde a un Estado, o entidad federativa que componen la estructura territorial de la Secretaría de Agricultura y Desarrollo Rural.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">El Distrito de Desarrollo Rural (DDR) refiere a la unidad geográfica de la división territorial político-administrativa de la que hace referencia la información de acuerdo a un Estado que componen la estructura territorial de la Secretaría de Agricultura y Desarrollo Rural. </t>
+  </si>
+  <si>
+    <t>Clave geoestadística consecutiva que se asigna a los Municipios que corresponde a un Estado y Distrito de Desarrollo Rural que componen la estructura territorial de la Secretaría de Agricultura y Desarrollo Rural.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">El municipio refiere a la unidad geográfica de la División territorial político-administrativa de la que hace referencia la información  de acuerdo a un Estado y Distrito de Desarrollo Rural, que componen la estructura territorial de la Secretaría de Agricultura y Desarrollo Rural. </t>
+  </si>
+  <si>
+    <t>Nombre de la especie pecuaria asignado en el catálogo de la DGSIAP.</t>
+  </si>
+  <si>
+    <t>Nombre del producto pecuario asignado en el catálogo de la DGSIAP.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="0.000"/>
   </numFmts>
-  <fonts count="32" x14ac:knownFonts="1">
+  <fonts count="31" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="18"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
-      <b/>
-[...12 lines deleted...]
-    <font>
       <sz val="9"/>
-      <name val="Arial"/>
-[...4 lines deleted...]
-      <color indexed="8"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Microsoft Sans Serif"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="0"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
@@ -485,52 +459,65 @@
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="13"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Microsoft Sans Serif"/>
       <family val="2"/>
     </font>
+    <font>
+      <b/>
+      <sz val="9"/>
+      <color theme="0"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <color indexed="8"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
   </fonts>
-  <fills count="33">
+  <fills count="34">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="4" tint="0.79998168889431442"/>
         <bgColor indexed="65"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="5" tint="0.79998168889431442"/>
         <bgColor indexed="65"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="6" tint="0.79998168889431442"/>
         <bgColor indexed="65"/>
       </patternFill>
     </fill>
     <fill>
@@ -666,52 +653,58 @@
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFCC99"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFC7CE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFEB9C"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFFCC"/>
       </patternFill>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFA6802D"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="29">
+  <borders count="26">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
@@ -986,315 +979,264 @@
       </right>
       <top style="thin">
         <color theme="0"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color theme="0"/>
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color theme="0"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
-    <border>
-[...29 lines deleted...]
-    </border>
   </borders>
   <cellStyleXfs count="45">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="10" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...29 lines deleted...]
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="21" borderId="12" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="22" borderId="13" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="14" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="29" borderId="12" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="31" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="10" fillId="32" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="32" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="21" borderId="16" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="17" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="18" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="19" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="17" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="27" fillId="0" borderId="20" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="20" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="73">
+  <cellXfs count="65">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="28" fillId="0" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="28" fillId="0" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="24" xfId="35" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="35" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="35" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="25" xfId="35" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="25" xfId="35" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="24" xfId="35" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="35" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="35" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="35" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="25" xfId="35" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-[...11 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="31" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="31" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="31" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...23 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="31" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="31" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="4" fontId="29" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="4" fontId="26" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="34" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="1" fontId="6" fillId="0" borderId="0" xfId="34" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="34" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="2" fontId="6" fillId="0" borderId="0" xfId="34" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="1" fontId="6" fillId="0" borderId="0" xfId="34" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="33" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="34" applyNumberFormat="1" applyFont="1"/>
-[...7 lines deleted...]
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="6" xfId="34" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="29" fillId="33" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="33" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="33" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="33" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="34" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="9" fillId="0" borderId="6" xfId="34" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="2" fontId="9" fillId="0" borderId="6" xfId="34" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="6" xfId="34" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="1" fontId="9" fillId="0" borderId="6" xfId="34" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="2" fontId="5" fillId="0" borderId="6" xfId="34" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...18 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="24" xfId="35" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="1" fontId="5" fillId="0" borderId="6" xfId="34" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="24" xfId="35" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="35" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="35" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="25" xfId="35" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="25" xfId="35" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
-    </xf>
-[...7 lines deleted...]
-      <alignment horizontal="left"/>
     </xf>
   </cellXfs>
   <cellStyles count="45">
     <cellStyle name="20% - Énfasis1" xfId="1" builtinId="30" customBuiltin="1"/>
     <cellStyle name="20% - Énfasis2" xfId="2" builtinId="34" customBuiltin="1"/>
     <cellStyle name="20% - Énfasis3" xfId="3" builtinId="38" customBuiltin="1"/>
     <cellStyle name="20% - Énfasis4" xfId="4" builtinId="42" customBuiltin="1"/>
     <cellStyle name="20% - Énfasis5" xfId="5" builtinId="46" customBuiltin="1"/>
     <cellStyle name="20% - Énfasis6" xfId="6" builtinId="50" customBuiltin="1"/>
     <cellStyle name="40% - Énfasis1" xfId="7" builtinId="31" customBuiltin="1"/>
     <cellStyle name="40% - Énfasis2" xfId="8" builtinId="35" customBuiltin="1"/>
     <cellStyle name="40% - Énfasis3" xfId="9" builtinId="39" customBuiltin="1"/>
     <cellStyle name="40% - Énfasis4" xfId="10" builtinId="43" customBuiltin="1"/>
     <cellStyle name="40% - Énfasis5" xfId="11" builtinId="47" customBuiltin="1"/>
     <cellStyle name="40% - Énfasis6" xfId="12" builtinId="51" customBuiltin="1"/>
     <cellStyle name="60% - Énfasis1" xfId="13" builtinId="32" customBuiltin="1"/>
     <cellStyle name="60% - Énfasis2" xfId="14" builtinId="36" customBuiltin="1"/>
     <cellStyle name="60% - Énfasis3" xfId="15" builtinId="40" customBuiltin="1"/>
     <cellStyle name="60% - Énfasis4" xfId="16" builtinId="44" customBuiltin="1"/>
     <cellStyle name="60% - Énfasis5" xfId="17" builtinId="48" customBuiltin="1"/>
     <cellStyle name="60% - Énfasis6" xfId="18" builtinId="52" customBuiltin="1"/>
     <cellStyle name="Bueno" xfId="19" builtinId="26" customBuiltin="1"/>
     <cellStyle name="Cálculo" xfId="20" builtinId="22" customBuiltin="1"/>
     <cellStyle name="Celda de comprobación" xfId="21" builtinId="23" customBuiltin="1"/>
     <cellStyle name="Celda vinculada" xfId="22" builtinId="24" customBuiltin="1"/>
@@ -1302,107 +1244,112 @@
     <cellStyle name="Encabezado 4" xfId="23" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Énfasis1" xfId="24" builtinId="29" customBuiltin="1"/>
     <cellStyle name="Énfasis2" xfId="25" builtinId="33" customBuiltin="1"/>
     <cellStyle name="Énfasis3" xfId="26" builtinId="37" customBuiltin="1"/>
     <cellStyle name="Énfasis4" xfId="27" builtinId="41" customBuiltin="1"/>
     <cellStyle name="Énfasis5" xfId="28" builtinId="45" customBuiltin="1"/>
     <cellStyle name="Énfasis6" xfId="29" builtinId="49" customBuiltin="1"/>
     <cellStyle name="Entrada" xfId="30" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Hipervínculo" xfId="31" builtinId="8"/>
     <cellStyle name="Incorrecto" xfId="32" builtinId="27" customBuiltin="1"/>
     <cellStyle name="Neutral" xfId="33" builtinId="28" customBuiltin="1"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="34"/>
     <cellStyle name="Normal 4" xfId="35"/>
     <cellStyle name="Notas" xfId="36" builtinId="10" customBuiltin="1"/>
     <cellStyle name="Salida" xfId="37" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Texto de advertencia" xfId="38" builtinId="11" customBuiltin="1"/>
     <cellStyle name="Texto explicativo" xfId="39" builtinId="53" customBuiltin="1"/>
     <cellStyle name="Título 2" xfId="41" builtinId="17" customBuiltin="1"/>
     <cellStyle name="Título 3" xfId="42" builtinId="18" customBuiltin="1"/>
     <cellStyle name="Título 4" xfId="43"/>
     <cellStyle name="Total" xfId="44" builtinId="25" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
+  <colors>
+    <mruColors>
+      <color rgb="FFA6802D"/>
+    </mruColors>
+  </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>0</xdr:colOff>
+      <xdr:colOff>200025</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>152400</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
-      <xdr:colOff>1819275</xdr:colOff>
+      <xdr:colOff>1885950</xdr:colOff>
       <xdr:row>4</xdr:row>
-      <xdr:rowOff>78108</xdr:rowOff>
+      <xdr:rowOff>60309</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Imagen 2"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="0" y="152400"/>
-          <a:ext cx="4581525" cy="611508"/>
+          <a:off x="200025" y="152400"/>
+          <a:ext cx="4448175" cy="593709"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
@@ -1661,55 +1608,55 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:X54"/>
+  <dimension ref="A1:X49"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <pane ySplit="15" topLeftCell="A16" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="E17" sqref="E17"/>
+      <pane ySplit="10" topLeftCell="A11" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="H26" sqref="H26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="12.140625" style="1" customWidth="1"/>
     <col min="2" max="2" width="16.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="3" max="4" width="6.28515625" style="1" customWidth="1"/>
     <col min="5" max="5" width="31" style="2" customWidth="1"/>
     <col min="6" max="6" width="24.85546875" style="1" customWidth="1"/>
     <col min="7" max="7" width="14.5703125" style="1" customWidth="1"/>
     <col min="8" max="8" width="58.5703125" style="1" customWidth="1"/>
     <col min="9" max="9" width="11.42578125" style="1"/>
     <col min="10" max="10" width="34" style="1" customWidth="1"/>
     <col min="11" max="16384" width="11.42578125" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:24" ht="14.1" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="2" spans="1:24" s="7" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="3"/>
       <c r="B2" s="4"/>
       <c r="C2" s="4"/>
       <c r="D2" s="5"/>
       <c r="E2" s="5"/>
       <c r="F2" s="5"/>
       <c r="G2" s="5"/>
@@ -1728,1017 +1675,969 @@
       <c r="D4" s="9"/>
       <c r="E4" s="9"/>
       <c r="F4" s="9"/>
       <c r="G4" s="9"/>
       <c r="H4" s="10"/>
     </row>
     <row r="5" spans="1:24" s="13" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="11"/>
       <c r="B5" s="12"/>
       <c r="D5" s="12"/>
       <c r="E5" s="12"/>
       <c r="F5" s="12"/>
       <c r="G5" s="12"/>
       <c r="H5" s="14"/>
     </row>
     <row r="6" spans="1:24" s="13" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="11"/>
       <c r="B6" s="12"/>
       <c r="D6" s="12"/>
       <c r="E6" s="12"/>
       <c r="F6" s="12"/>
       <c r="G6" s="12"/>
       <c r="H6" s="14"/>
     </row>
     <row r="7" spans="1:24" s="13" customFormat="1" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A7" s="61" t="s">
-[...8 lines deleted...]
-      <c r="H7" s="63"/>
+      <c r="A7" s="47" t="s">
+        <v>69</v>
+      </c>
+      <c r="B7" s="48"/>
+      <c r="C7" s="48"/>
+      <c r="D7" s="48"/>
+      <c r="E7" s="48"/>
+      <c r="F7" s="48"/>
+      <c r="G7" s="48"/>
+      <c r="H7" s="49"/>
     </row>
     <row r="8" spans="1:24" s="13" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A8" s="11"/>
-[...8 lines deleted...]
-      <c r="A9" s="64" t="s">
+      <c r="A8" s="15"/>
+      <c r="B8" s="16"/>
+      <c r="C8" s="17"/>
+      <c r="D8" s="18"/>
+      <c r="E8" s="18"/>
+      <c r="F8" s="18"/>
+      <c r="G8" s="18"/>
+      <c r="H8" s="19"/>
+    </row>
+    <row r="9" spans="1:24" s="13" customFormat="1" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="62" t="s">
+        <v>66</v>
+      </c>
+      <c r="B9" s="63"/>
+      <c r="C9" s="63"/>
+      <c r="D9" s="63"/>
+      <c r="E9" s="63"/>
+      <c r="F9" s="63"/>
+      <c r="G9" s="63"/>
+      <c r="H9" s="64"/>
+      <c r="J9" s="20"/>
+      <c r="L9" s="20"/>
+    </row>
+    <row r="10" spans="1:24" s="21" customFormat="1" ht="54.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="50" t="s">
         <v>0</v>
       </c>
-      <c r="B9" s="65"/>
-[...18 lines deleted...]
-      <c r="A11" s="67" t="s">
+      <c r="B10" s="51" t="s">
+        <v>1</v>
+      </c>
+      <c r="C10" s="52" t="s">
+        <v>2</v>
+      </c>
+      <c r="D10" s="52" t="s">
+        <v>3</v>
+      </c>
+      <c r="E10" s="53" t="s">
+        <v>4</v>
+      </c>
+      <c r="F10" s="52" t="s">
+        <v>5</v>
+      </c>
+      <c r="G10" s="53" t="s">
+        <v>6</v>
+      </c>
+      <c r="H10" s="54" t="s">
+        <v>7</v>
+      </c>
+      <c r="J10" s="20"/>
+      <c r="L10" s="20"/>
+    </row>
+    <row r="11" spans="1:24" ht="12" x14ac:dyDescent="0.2">
+      <c r="A11" s="22">
+        <v>1</v>
+      </c>
+      <c r="B11" s="55" t="s">
+        <v>42</v>
+      </c>
+      <c r="C11" s="56" t="s">
+        <v>8</v>
+      </c>
+      <c r="D11" s="56">
+        <v>4</v>
+      </c>
+      <c r="E11" s="23" t="s">
+        <v>54</v>
+      </c>
+      <c r="F11" s="57" t="s">
+        <v>9</v>
+      </c>
+      <c r="G11" s="24" t="s">
+        <v>10</v>
+      </c>
+      <c r="H11" s="58" t="s">
+        <v>9</v>
+      </c>
+      <c r="K11" s="40"/>
+      <c r="L11" s="40"/>
+      <c r="M11" s="40"/>
+      <c r="N11" s="40"/>
+      <c r="O11" s="40"/>
+      <c r="P11" s="40"/>
+      <c r="Q11" s="40"/>
+      <c r="R11" s="40"/>
+      <c r="S11" s="40"/>
+      <c r="T11" s="42"/>
+      <c r="U11" s="42"/>
+      <c r="V11" s="43"/>
+      <c r="W11" s="42"/>
+      <c r="X11" s="41"/>
+    </row>
+    <row r="12" spans="1:24" ht="60" x14ac:dyDescent="0.25">
+      <c r="A12" s="22">
+        <v>2</v>
+      </c>
+      <c r="B12" s="55" t="s">
+        <v>67</v>
+      </c>
+      <c r="C12" s="25" t="s">
+        <v>8</v>
+      </c>
+      <c r="D12" s="25">
+        <v>2</v>
+      </c>
+      <c r="E12" s="23" t="s">
+        <v>11</v>
+      </c>
+      <c r="F12" s="26" t="s">
+        <v>12</v>
+      </c>
+      <c r="G12" s="24" t="s">
+        <v>10</v>
+      </c>
+      <c r="H12" s="27" t="s">
+        <v>13</v>
+      </c>
+      <c r="J12"/>
+    </row>
+    <row r="13" spans="1:24" ht="24" x14ac:dyDescent="0.2">
+      <c r="A13" s="22">
+        <v>3</v>
+      </c>
+      <c r="B13" s="55" t="s">
+        <v>43</v>
+      </c>
+      <c r="C13" s="25" t="s">
+        <v>14</v>
+      </c>
+      <c r="D13" s="25">
+        <v>40</v>
+      </c>
+      <c r="E13" s="23" t="s">
+        <v>15</v>
+      </c>
+      <c r="F13" s="26" t="s">
+        <v>16</v>
+      </c>
+      <c r="G13" s="24" t="s">
+        <v>10</v>
+      </c>
+      <c r="H13" s="27" t="s">
+        <v>17</v>
+      </c>
+      <c r="J13" s="40"/>
+      <c r="K13" s="40"/>
+      <c r="L13" s="40"/>
+      <c r="M13" s="40"/>
+      <c r="N13" s="40"/>
+      <c r="O13" s="40"/>
+      <c r="P13" s="40"/>
+      <c r="Q13" s="40"/>
+      <c r="R13" s="40"/>
+      <c r="S13" s="40"/>
+      <c r="T13" s="40"/>
+      <c r="U13" s="40"/>
+      <c r="V13" s="40"/>
+    </row>
+    <row r="14" spans="1:24" ht="48" x14ac:dyDescent="0.2">
+      <c r="A14" s="22">
+        <v>4</v>
+      </c>
+      <c r="B14" s="55" t="s">
+        <v>44</v>
+      </c>
+      <c r="C14" s="25" t="s">
+        <v>8</v>
+      </c>
+      <c r="D14" s="25">
+        <v>3</v>
+      </c>
+      <c r="E14" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="F14" s="26" t="s">
+        <v>19</v>
+      </c>
+      <c r="G14" s="24" t="s">
+        <v>10</v>
+      </c>
+      <c r="H14" s="27" t="s">
+        <v>70</v>
+      </c>
+      <c r="J14" s="40"/>
+      <c r="K14" s="40"/>
+      <c r="L14" s="40"/>
+      <c r="M14" s="40"/>
+      <c r="N14" s="40"/>
+      <c r="O14" s="40"/>
+      <c r="P14" s="40"/>
+      <c r="Q14" s="40"/>
+      <c r="R14" s="40"/>
+      <c r="S14" s="40"/>
+      <c r="T14" s="40"/>
+      <c r="U14" s="40"/>
+      <c r="V14" s="40"/>
+    </row>
+    <row r="15" spans="1:24" ht="48" x14ac:dyDescent="0.2">
+      <c r="A15" s="22">
+        <v>5</v>
+      </c>
+      <c r="B15" s="55" t="s">
+        <v>45</v>
+      </c>
+      <c r="C15" s="25" t="s">
+        <v>14</v>
+      </c>
+      <c r="D15" s="25">
+        <v>50</v>
+      </c>
+      <c r="E15" s="23" t="s">
+        <v>15</v>
+      </c>
+      <c r="F15" s="26" t="s">
+        <v>20</v>
+      </c>
+      <c r="G15" s="24" t="s">
+        <v>10</v>
+      </c>
+      <c r="H15" s="27" t="s">
+        <v>71</v>
+      </c>
+      <c r="J15" s="40"/>
+      <c r="K15" s="40"/>
+      <c r="L15" s="40"/>
+      <c r="M15" s="40"/>
+      <c r="N15" s="40"/>
+      <c r="O15" s="40"/>
+      <c r="P15" s="40"/>
+      <c r="Q15" s="40"/>
+      <c r="R15" s="40"/>
+      <c r="S15" s="40"/>
+      <c r="T15" s="40"/>
+      <c r="U15" s="40"/>
+      <c r="V15" s="40"/>
+    </row>
+    <row r="16" spans="1:24" ht="36" x14ac:dyDescent="0.2">
+      <c r="A16" s="22">
+        <v>6</v>
+      </c>
+      <c r="B16" s="55" t="s">
+        <v>46</v>
+      </c>
+      <c r="C16" s="25" t="s">
+        <v>8</v>
+      </c>
+      <c r="D16" s="25">
+        <v>3</v>
+      </c>
+      <c r="E16" s="23" t="s">
+        <v>21</v>
+      </c>
+      <c r="F16" s="26" t="s">
+        <v>22</v>
+      </c>
+      <c r="G16" s="24" t="s">
+        <v>10</v>
+      </c>
+      <c r="H16" s="27" t="s">
+        <v>72</v>
+      </c>
+      <c r="J16" s="40"/>
+      <c r="K16" s="40"/>
+      <c r="L16" s="40"/>
+      <c r="M16" s="40"/>
+      <c r="N16" s="40"/>
+      <c r="O16" s="40"/>
+      <c r="P16" s="40"/>
+      <c r="Q16" s="40"/>
+      <c r="R16" s="40"/>
+      <c r="S16" s="40"/>
+      <c r="T16" s="40"/>
+      <c r="U16" s="40"/>
+      <c r="V16" s="40"/>
+    </row>
+    <row r="17" spans="1:22" ht="48" x14ac:dyDescent="0.2">
+      <c r="A17" s="22">
+        <v>7</v>
+      </c>
+      <c r="B17" s="55" t="s">
+        <v>47</v>
+      </c>
+      <c r="C17" s="25" t="s">
+        <v>14</v>
+      </c>
+      <c r="D17" s="25">
+        <v>45</v>
+      </c>
+      <c r="E17" s="23" t="s">
+        <v>15</v>
+      </c>
+      <c r="F17" s="26" t="s">
+        <v>23</v>
+      </c>
+      <c r="G17" s="24" t="s">
+        <v>10</v>
+      </c>
+      <c r="H17" s="27" t="s">
+        <v>73</v>
+      </c>
+      <c r="J17" s="40"/>
+      <c r="K17" s="40"/>
+      <c r="L17" s="40"/>
+      <c r="M17" s="40"/>
+      <c r="N17" s="40"/>
+      <c r="O17" s="40"/>
+      <c r="P17" s="40"/>
+      <c r="Q17" s="40"/>
+      <c r="R17" s="40"/>
+      <c r="S17" s="40"/>
+      <c r="T17" s="40"/>
+      <c r="U17" s="40"/>
+      <c r="V17" s="40"/>
+    </row>
+    <row r="18" spans="1:22" ht="24" x14ac:dyDescent="0.2">
+      <c r="A18" s="22">
+        <v>8</v>
+      </c>
+      <c r="B18" s="55" t="s">
+        <v>48</v>
+      </c>
+      <c r="C18" s="25" t="s">
+        <v>8</v>
+      </c>
+      <c r="D18" s="25">
+        <v>2</v>
+      </c>
+      <c r="E18" s="23" t="s">
+        <v>59</v>
+      </c>
+      <c r="F18" s="26" t="s">
+        <v>55</v>
+      </c>
+      <c r="G18" s="24" t="s">
+        <v>10</v>
+      </c>
+      <c r="H18" s="27" t="s">
+        <v>61</v>
+      </c>
+      <c r="J18" s="40"/>
+      <c r="K18" s="40"/>
+      <c r="L18" s="40"/>
+      <c r="M18" s="40"/>
+      <c r="N18" s="40"/>
+      <c r="O18" s="40"/>
+      <c r="P18" s="40"/>
+      <c r="Q18" s="40"/>
+      <c r="R18" s="40"/>
+      <c r="S18" s="40"/>
+      <c r="T18" s="40"/>
+      <c r="U18" s="40"/>
+      <c r="V18" s="40"/>
+    </row>
+    <row r="19" spans="1:22" ht="12" x14ac:dyDescent="0.2">
+      <c r="A19" s="22">
+        <v>9</v>
+      </c>
+      <c r="B19" s="55" t="s">
+        <v>49</v>
+      </c>
+      <c r="C19" s="25" t="s">
+        <v>14</v>
+      </c>
+      <c r="D19" s="25">
+        <v>40</v>
+      </c>
+      <c r="E19" s="23" t="s">
+        <v>15</v>
+      </c>
+      <c r="F19" s="26" t="s">
+        <v>57</v>
+      </c>
+      <c r="G19" s="24" t="s">
+        <v>10</v>
+      </c>
+      <c r="H19" s="27" t="s">
         <v>74</v>
       </c>
-      <c r="B11" s="68"/>
-[...38 lines deleted...]
-      <c r="B15" s="49" t="s">
+      <c r="J19" s="40"/>
+      <c r="K19" s="40"/>
+      <c r="L19" s="40"/>
+      <c r="M19" s="40"/>
+      <c r="N19" s="40"/>
+      <c r="O19" s="40"/>
+      <c r="P19" s="40"/>
+      <c r="Q19" s="40"/>
+      <c r="R19" s="40"/>
+      <c r="S19" s="40"/>
+      <c r="T19" s="40"/>
+      <c r="U19" s="40"/>
+      <c r="V19" s="40"/>
+    </row>
+    <row r="20" spans="1:22" ht="24" x14ac:dyDescent="0.2">
+      <c r="A20" s="22">
+        <v>10</v>
+      </c>
+      <c r="B20" s="55" t="s">
+        <v>50</v>
+      </c>
+      <c r="C20" s="25" t="s">
+        <v>8</v>
+      </c>
+      <c r="D20" s="25">
         <v>2</v>
       </c>
-      <c r="C15" s="25" t="s">
-[...14 lines deleted...]
-      <c r="H15" s="26" t="s">
+      <c r="E20" s="23" t="s">
+        <v>60</v>
+      </c>
+      <c r="F20" s="26" t="s">
+        <v>58</v>
+      </c>
+      <c r="G20" s="24" t="s">
+        <v>10</v>
+      </c>
+      <c r="H20" s="27" t="s">
+        <v>62</v>
+      </c>
+      <c r="J20" s="40"/>
+      <c r="K20" s="40"/>
+      <c r="L20" s="40"/>
+      <c r="M20" s="40"/>
+      <c r="N20" s="40"/>
+      <c r="O20" s="40"/>
+      <c r="P20" s="40"/>
+      <c r="Q20" s="40"/>
+      <c r="R20" s="40"/>
+      <c r="S20" s="40"/>
+      <c r="T20" s="40"/>
+      <c r="U20" s="40"/>
+      <c r="V20" s="40"/>
+    </row>
+    <row r="21" spans="1:22" ht="12" x14ac:dyDescent="0.2">
+      <c r="A21" s="22">
+        <v>11</v>
+      </c>
+      <c r="B21" s="55" t="s">
+        <v>51</v>
+      </c>
+      <c r="C21" s="25" t="s">
+        <v>14</v>
+      </c>
+      <c r="D21" s="25">
+        <v>40</v>
+      </c>
+      <c r="E21" s="23" t="s">
+        <v>15</v>
+      </c>
+      <c r="F21" s="26" t="s">
+        <v>56</v>
+      </c>
+      <c r="G21" s="24" t="s">
+        <v>10</v>
+      </c>
+      <c r="H21" s="27" t="s">
+        <v>75</v>
+      </c>
+      <c r="J21" s="40"/>
+      <c r="K21" s="40"/>
+      <c r="L21" s="40"/>
+      <c r="M21" s="40"/>
+      <c r="N21" s="40"/>
+      <c r="O21" s="40"/>
+      <c r="P21" s="40"/>
+      <c r="Q21" s="40"/>
+      <c r="R21" s="40"/>
+      <c r="S21" s="40"/>
+      <c r="T21" s="40"/>
+      <c r="U21" s="40"/>
+      <c r="V21" s="40"/>
+    </row>
+    <row r="22" spans="1:22" ht="48" x14ac:dyDescent="0.2">
+      <c r="A22" s="22">
+        <v>12</v>
+      </c>
+      <c r="B22" s="59" t="s">
+        <v>52</v>
+      </c>
+      <c r="C22" s="25" t="s">
+        <v>24</v>
+      </c>
+      <c r="D22" s="25">
+        <v>15</v>
+      </c>
+      <c r="E22" s="23" t="s">
+        <v>25</v>
+      </c>
+      <c r="F22" s="26" t="s">
+        <v>26</v>
+      </c>
+      <c r="G22" s="24" t="s">
+        <v>10</v>
+      </c>
+      <c r="H22" s="27" t="s">
+        <v>63</v>
+      </c>
+      <c r="J22" s="42"/>
+      <c r="K22" s="42"/>
+      <c r="L22" s="42"/>
+      <c r="M22" s="42"/>
+      <c r="N22" s="42"/>
+      <c r="O22" s="42"/>
+      <c r="P22" s="42"/>
+      <c r="Q22" s="42"/>
+      <c r="R22" s="42"/>
+      <c r="S22" s="42"/>
+      <c r="T22" s="42"/>
+      <c r="U22" s="42"/>
+      <c r="V22" s="42"/>
+    </row>
+    <row r="23" spans="1:22" ht="48" x14ac:dyDescent="0.2">
+      <c r="A23" s="22">
+        <v>13</v>
+      </c>
+      <c r="B23" s="59" t="s">
+        <v>29</v>
+      </c>
+      <c r="C23" s="25" t="s">
+        <v>24</v>
+      </c>
+      <c r="D23" s="25">
+        <v>15</v>
+      </c>
+      <c r="E23" s="23" t="s">
+        <v>25</v>
+      </c>
+      <c r="F23" s="26" t="s">
+        <v>30</v>
+      </c>
+      <c r="G23" s="24" t="s">
+        <v>10</v>
+      </c>
+      <c r="H23" s="27" t="s">
+        <v>31</v>
+      </c>
+      <c r="J23" s="43"/>
+      <c r="K23" s="43"/>
+      <c r="L23" s="43"/>
+      <c r="M23" s="43"/>
+      <c r="N23" s="43"/>
+      <c r="O23" s="43"/>
+      <c r="P23" s="43"/>
+      <c r="Q23" s="43"/>
+      <c r="R23" s="43"/>
+      <c r="S23" s="43"/>
+      <c r="T23" s="43"/>
+      <c r="U23" s="43"/>
+      <c r="V23" s="43"/>
+    </row>
+    <row r="24" spans="1:22" ht="84" x14ac:dyDescent="0.2">
+      <c r="A24" s="22">
+        <v>14</v>
+      </c>
+      <c r="B24" s="60" t="s">
+        <v>32</v>
+      </c>
+      <c r="C24" s="25" t="s">
+        <v>24</v>
+      </c>
+      <c r="D24" s="25">
+        <v>15</v>
+      </c>
+      <c r="E24" s="23" t="s">
+        <v>25</v>
+      </c>
+      <c r="F24" s="26" t="s">
+        <v>33</v>
+      </c>
+      <c r="G24" s="24" t="s">
+        <v>10</v>
+      </c>
+      <c r="H24" s="27" t="s">
+        <v>64</v>
+      </c>
+      <c r="J24" s="42"/>
+      <c r="K24" s="42"/>
+      <c r="L24" s="42"/>
+      <c r="M24" s="42"/>
+      <c r="N24" s="42"/>
+      <c r="O24" s="42"/>
+      <c r="P24" s="42"/>
+      <c r="Q24" s="42"/>
+      <c r="R24" s="42"/>
+      <c r="S24" s="42"/>
+      <c r="T24" s="42"/>
+      <c r="U24" s="42"/>
+      <c r="V24" s="42"/>
+    </row>
+    <row r="25" spans="1:22" ht="36.75" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="22">
+        <v>15</v>
+      </c>
+      <c r="B25" s="59" t="s">
+        <v>34</v>
+      </c>
+      <c r="C25" s="28" t="s">
+        <v>24</v>
+      </c>
+      <c r="D25" s="28">
+        <v>15</v>
+      </c>
+      <c r="E25" s="29" t="s">
+        <v>25</v>
+      </c>
+      <c r="F25" s="30" t="s">
+        <v>35</v>
+      </c>
+      <c r="G25" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="H25" s="32" t="s">
+        <v>65</v>
+      </c>
+      <c r="J25" s="41"/>
+      <c r="K25" s="41"/>
+      <c r="L25" s="41"/>
+      <c r="M25" s="41"/>
+      <c r="N25" s="41"/>
+      <c r="O25" s="41"/>
+      <c r="P25" s="41"/>
+      <c r="Q25" s="41"/>
+      <c r="R25" s="41"/>
+      <c r="S25" s="41"/>
+      <c r="T25" s="41"/>
+      <c r="U25" s="41"/>
+      <c r="V25" s="41"/>
+    </row>
+    <row r="26" spans="1:22" ht="36" x14ac:dyDescent="0.2">
+      <c r="A26" s="22">
+        <v>16</v>
+      </c>
+      <c r="B26" s="61" t="s">
+        <v>53</v>
+      </c>
+      <c r="C26" s="25" t="s">
         <v>8</v>
       </c>
-      <c r="J15" s="21"/>
-[...18 lines deleted...]
-      <c r="F16" s="31" t="s">
+      <c r="D26" s="25">
+        <v>15</v>
+      </c>
+      <c r="E26" s="23" t="s">
+        <v>25</v>
+      </c>
+      <c r="F26" s="26" t="s">
+        <v>27</v>
+      </c>
+      <c r="G26" s="24" t="s">
         <v>10</v>
       </c>
-      <c r="G16" s="32" t="s">
-[...57 lines deleted...]
-      <c r="D18" s="34">
+      <c r="H26" s="27" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="27" spans="1:22" ht="12" x14ac:dyDescent="0.2">
+      <c r="A27" s="33"/>
+      <c r="B27" s="44"/>
+      <c r="C27" s="33"/>
+      <c r="D27" s="33"/>
+      <c r="E27" s="34"/>
+      <c r="F27" s="45"/>
+      <c r="G27" s="36"/>
+      <c r="H27" s="35"/>
+    </row>
+    <row r="28" spans="1:22" x14ac:dyDescent="0.2">
+      <c r="A28" s="20" t="s">
+        <v>36</v>
+      </c>
+      <c r="B28" s="37"/>
+      <c r="C28" s="37"/>
+      <c r="D28" s="37"/>
+      <c r="E28" s="38"/>
+      <c r="F28" s="37"/>
+      <c r="G28" s="37"/>
+      <c r="H28" s="37"/>
+    </row>
+    <row r="29" spans="1:22" x14ac:dyDescent="0.2">
+      <c r="A29" s="20" t="s">
+        <v>37</v>
+      </c>
+      <c r="B29" s="20"/>
+      <c r="C29" s="37"/>
+      <c r="D29" s="37"/>
+      <c r="E29" s="38"/>
+      <c r="F29" s="38"/>
+      <c r="G29" s="37"/>
+      <c r="H29" s="37"/>
+    </row>
+    <row r="30" spans="1:22" x14ac:dyDescent="0.2">
+      <c r="A30" s="20" t="s">
+        <v>38</v>
+      </c>
+      <c r="B30" s="20"/>
+      <c r="C30" s="37"/>
+      <c r="D30" s="37"/>
+      <c r="E30" s="38"/>
+      <c r="F30" s="38"/>
+      <c r="G30" s="37"/>
+      <c r="H30" s="37"/>
+    </row>
+    <row r="31" spans="1:22" x14ac:dyDescent="0.2">
+      <c r="A31" s="20" t="s">
+        <v>39</v>
+      </c>
+      <c r="B31" s="20"/>
+      <c r="C31" s="37"/>
+      <c r="D31" s="37"/>
+      <c r="E31" s="38"/>
+      <c r="F31" s="38"/>
+      <c r="G31" s="37"/>
+      <c r="H31" s="37"/>
+    </row>
+    <row r="32" spans="1:22" x14ac:dyDescent="0.2">
+      <c r="A32" s="20" t="s">
         <v>40</v>
       </c>
-      <c r="E18" s="30" t="s">
-[...203 lines deleted...]
-      <c r="H23" s="36" t="s">
+      <c r="B32" s="20"/>
+      <c r="C32" s="37"/>
+      <c r="D32" s="37"/>
+      <c r="G32" s="37"/>
+      <c r="H32" s="37"/>
+    </row>
+    <row r="33" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A33" s="20" t="s">
+        <v>41</v>
+      </c>
+      <c r="B33" s="20"/>
+      <c r="C33" s="37"/>
+      <c r="D33" s="37"/>
+      <c r="E33" s="39"/>
+      <c r="F33" s="37"/>
+      <c r="G33" s="37"/>
+      <c r="H33" s="37"/>
+    </row>
+    <row r="34" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A34" s="46" t="s">
         <v>68</v>
       </c>
-      <c r="J23" s="50"/>
-[...344 lines deleted...]
-      <c r="H34" s="46"/>
+      <c r="B34" s="20"/>
+      <c r="C34" s="37"/>
+      <c r="D34" s="37"/>
+      <c r="E34" s="38"/>
+      <c r="F34" s="37"/>
+      <c r="G34" s="37"/>
+      <c r="H34" s="37"/>
     </row>
     <row r="35" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A35" s="21" t="s">
-[...8 lines deleted...]
-      <c r="H35" s="46"/>
+      <c r="A35" s="37"/>
+      <c r="B35" s="37"/>
+      <c r="C35" s="37"/>
+      <c r="D35" s="37"/>
+      <c r="E35" s="38"/>
+      <c r="F35" s="37"/>
+      <c r="G35" s="37"/>
+      <c r="H35" s="37"/>
     </row>
     <row r="36" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A36" s="21" t="s">
-[...8 lines deleted...]
-      <c r="H36" s="46"/>
+      <c r="A36" s="37"/>
+      <c r="B36" s="37"/>
+      <c r="C36" s="37"/>
+      <c r="D36" s="37"/>
+      <c r="E36" s="38"/>
+      <c r="G36" s="37"/>
+      <c r="H36" s="37"/>
     </row>
     <row r="37" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A37" s="21" t="s">
-[...6 lines deleted...]
-      <c r="H37" s="46"/>
+      <c r="A37" s="37"/>
+      <c r="B37" s="37"/>
+      <c r="C37" s="37"/>
+      <c r="D37" s="37"/>
+      <c r="E37" s="38"/>
+      <c r="H37" s="37"/>
     </row>
     <row r="38" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A38" s="21" t="s">
-[...8 lines deleted...]
-      <c r="H38" s="46"/>
+      <c r="A38" s="37"/>
+      <c r="B38" s="37"/>
+      <c r="C38" s="37"/>
+      <c r="D38" s="37"/>
+      <c r="E38" s="38"/>
+      <c r="G38" s="37"/>
+      <c r="H38" s="37"/>
     </row>
     <row r="39" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A39" s="60" t="s">
-[...8 lines deleted...]
-      <c r="H39" s="46"/>
+      <c r="A39" s="37"/>
+      <c r="B39" s="37"/>
+      <c r="C39" s="37"/>
+      <c r="D39" s="37"/>
+      <c r="E39" s="38"/>
+      <c r="H39" s="37"/>
     </row>
     <row r="40" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A40" s="46"/>
-[...6 lines deleted...]
-      <c r="H40" s="46"/>
+      <c r="A40" s="37"/>
+      <c r="B40" s="37"/>
+      <c r="C40" s="37"/>
+      <c r="D40" s="37"/>
+      <c r="E40" s="38"/>
+      <c r="G40" s="37"/>
+      <c r="H40" s="37"/>
     </row>
     <row r="41" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A41" s="46"/>
-[...5 lines deleted...]
-      <c r="H41" s="46"/>
+      <c r="A41" s="37"/>
+      <c r="B41" s="37"/>
+      <c r="C41" s="37"/>
+      <c r="D41" s="37"/>
+      <c r="E41" s="38"/>
+      <c r="F41" s="37"/>
+      <c r="G41" s="37"/>
+      <c r="H41" s="37"/>
     </row>
     <row r="42" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A42" s="46"/>
-[...4 lines deleted...]
-      <c r="H42" s="46"/>
+      <c r="A42" s="37"/>
+      <c r="B42" s="37"/>
+      <c r="C42" s="37"/>
+      <c r="D42" s="37"/>
+      <c r="E42" s="38"/>
+      <c r="F42" s="37"/>
+      <c r="G42" s="37"/>
+      <c r="H42" s="37"/>
     </row>
     <row r="43" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A43" s="46"/>
-[...5 lines deleted...]
-      <c r="H43" s="46"/>
+      <c r="A43" s="37"/>
+      <c r="B43" s="37"/>
+      <c r="C43" s="37"/>
+      <c r="D43" s="37"/>
+      <c r="E43" s="38"/>
+      <c r="F43" s="37"/>
+      <c r="G43" s="37"/>
+      <c r="H43" s="37"/>
     </row>
     <row r="44" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A44" s="46"/>
-[...4 lines deleted...]
-      <c r="H44" s="46"/>
+      <c r="A44" s="37"/>
+      <c r="B44" s="37"/>
+      <c r="C44" s="37"/>
+      <c r="D44" s="37"/>
+      <c r="E44" s="38"/>
+      <c r="F44" s="37"/>
+      <c r="G44" s="37"/>
+      <c r="H44" s="37"/>
     </row>
     <row r="45" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A45" s="46"/>
-[...5 lines deleted...]
-      <c r="H45" s="46"/>
+      <c r="A45" s="37"/>
+      <c r="B45" s="37"/>
+      <c r="C45" s="37"/>
+      <c r="D45" s="37"/>
+      <c r="E45" s="38"/>
+      <c r="F45" s="37"/>
+      <c r="G45" s="37"/>
+      <c r="H45" s="37"/>
     </row>
     <row r="46" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A46" s="46"/>
-[...6 lines deleted...]
-      <c r="H46" s="46"/>
+      <c r="A46" s="37"/>
+      <c r="B46" s="37"/>
+      <c r="C46" s="37"/>
+      <c r="D46" s="37"/>
+      <c r="E46" s="38"/>
+      <c r="F46" s="37"/>
+      <c r="G46" s="37"/>
+      <c r="H46" s="37"/>
     </row>
     <row r="47" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A47" s="46"/>
-[...6 lines deleted...]
-      <c r="H47" s="46"/>
+      <c r="A47" s="37"/>
+      <c r="B47" s="37"/>
+      <c r="C47" s="37"/>
+      <c r="D47" s="37"/>
+      <c r="E47" s="38"/>
+      <c r="F47" s="37"/>
+      <c r="G47" s="37"/>
+      <c r="H47" s="37"/>
     </row>
     <row r="48" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A48" s="46"/>
-[...65 lines deleted...]
-      <c r="H54" s="46"/>
+      <c r="A48" s="37"/>
+      <c r="B48" s="37"/>
+      <c r="C48" s="37"/>
+      <c r="D48" s="37"/>
+      <c r="E48" s="38"/>
+      <c r="F48" s="37"/>
+      <c r="G48" s="37"/>
+      <c r="H48" s="37"/>
+    </row>
+    <row r="49" spans="2:8" x14ac:dyDescent="0.2">
+      <c r="B49" s="37"/>
+      <c r="C49" s="37"/>
+      <c r="D49" s="37"/>
+      <c r="E49" s="38"/>
+      <c r="F49" s="37"/>
+      <c r="G49" s="37"/>
+      <c r="H49" s="37"/>
     </row>
   </sheetData>
-  <mergeCells count="4">
+  <mergeCells count="2">
     <mergeCell ref="A7:H7"/>
     <mergeCell ref="A9:H9"/>
-    <mergeCell ref="A11:H11"/>
-    <mergeCell ref="A13:H13"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Hojas de cálculo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Diccionario</vt:lpstr>
+      <vt:lpstr>Diccionario (Pecuario)</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>DGSIAP</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Dirección General del Servicio de Información Agroalimentaria y Pesquera</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>